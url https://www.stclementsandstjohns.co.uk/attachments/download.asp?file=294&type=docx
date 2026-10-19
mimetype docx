--- v0 (2026-05-25)
+++ v1 (2026-10-19)
@@ -1,8570 +1,855 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00851538" w:rsidRPr="00396802" w:rsidRDefault="00851538" w:rsidP="00851538">
-[...13 lines deleted...]
-          <w:szCs w:val="88"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="00F91E3E" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FBA454D" wp14:editId="08017D5B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="439E850D" wp14:editId="336328E0">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>461010</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>85725</wp:posOffset>
+              <wp:posOffset>-523875</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1129665" cy="464820"/>
+            <wp:extent cx="2137410" cy="2137410"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...85 lines deleted...]
-            <wp:docPr id="69" name="Picture 16"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Picture 2" descr="C:\Users\claire.arnull\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\D464B097.tmp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="17" name="Picture 16"/>
-[...73 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 1" descr="Jethro Wilson 'Let's Play' workshop | No dates yet | The Eco-Hub, Poole |  Tickets Ignite"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\claire.arnull\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\D464B097.tmp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1742440" cy="645160"/>
+                      <a:ext cx="2137410" cy="2137410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00396802">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Digital Leaders Meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>Attendees: Mrs Arnull             D.L</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Date: Jan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="009E1075" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1075">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subject discussion and Action:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="00F91E3E" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Discussion on Safer Internet Day; ideas from leaders made</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66721">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into a Digital Leaders Top T</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A66721">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ips</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>-Top tips to be read out</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66721">
+        <w:t xml:space="preserve"> to each class</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00964F91">
+        <w:t>Leaders</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66721">
+        <w:t>, on SID</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>-Digital Leaders to give out a SMART safety poster to display next to the iPad unit in every classroom. This poster is to be shared by the class teacher regularly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="00F91E3E" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Discussion on what information to give to parents on Safer Internet Day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>- Mrs Arnull to email all parent with advice on Screen time, Monitoring usage, How to talk to your child about what happens online and how to ask for help and Up-to-date support links for advice on Parenting in the digital world.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Discussion about a board in the school to promote who the Digital Leaders are and what the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>-Photos of Digital Leaders and Online Safety Champion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>-Role of the D.L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>-Area for up and coming events or photos of what the D.L have been doing around the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>-Meeting minutes to be added to the board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="009E1075" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1075">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Digital Leaders next Mission:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>Talking to the classes on Safer Internet Day about online safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="00F91E3E" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...116 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B67A4E7" wp14:editId="622E022A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B1127B7" wp14:editId="1C2D5EE4">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>861144</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>6038850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>61595</wp:posOffset>
+              <wp:posOffset>-389255</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="396875" cy="624840"/>
-[...10 lines deleted...]
-            <wp:docPr id="71" name="Picture 10"/>
+            <wp:extent cx="2137410" cy="2137410"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1" descr="C:\Users\claire.arnull\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\D464B097.tmp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="11" name="Picture 10"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\claire.arnull\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\D464B097.tmp"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
-[...3430 lines deleted...]
-                  </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1010920" cy="1223010"/>
+                      <a:ext cx="2137410" cy="2137410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00396802">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Digital Leaders Meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>Attendees: All</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Date: Feb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="009E1075" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1075">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subject discussion and Action:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practised reading the </w:t>
+      </w:r>
+      <w:r w:rsidR="00964F91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Digital Leaders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Top tips for Safer Internet day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C9566A6">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printed SMART posters to share with children and display in every classroom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Took profile photos for the display board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="009E1075" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C9566A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Digital Leaders next Mission:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C9566A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Discussed which photos we would show parents on the Webs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ite and newsletter about Safer Internet D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C9566A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ay.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C9566A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-Mrs Arnull facilitated this.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="00F91E3E" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Values are what we stand on to navigate life, like a compass to steer forwards, even when the waves are overwhelming.</w:t>
-[...153 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CD0DEC5" wp14:editId="53FF0601">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5DAB12" wp14:editId="6678A90E">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5895340</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>6354445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>186690</wp:posOffset>
+              <wp:posOffset>-553085</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="887049" cy="690420"/>
-            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:extent cx="2137410" cy="2137410"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="18" name="Picture 4"/>
+            <wp:docPr id="3" name="Picture 3" descr="C:\Users\claire.arnull\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\D464B097.tmp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\claire.arnull\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\D464B097.tmp"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
-                    <a:xfrm flipH="1">
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="887049" cy="690420"/>
+                      <a:ext cx="2137410" cy="2137410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                  </pic:spPr>
-[...127 lines deleted...]
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00396802">
-[...2988 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00F91E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Digital Leaders Meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>Attendees: Year 2 D.L</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Date: March</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="009E1075" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1075">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subject discussion and Action:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uploaded photo of Safer Internet day to the board and Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...498 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C9566A6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...108 lines deleted...]
-      <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+        </w:rPr>
+        <w:t>Explored using the new Purple Mash App on the iPads and Chromebooks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="007653BF" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r w:rsidRPr="007653BF">
+        <w:t>-This was very simple</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for the children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007653BF">
+        <w:t>.  The D.L were excited to be using and learning how to use new hardware.  The children were particularly excited that they had touch screens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRPr="009E1075" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1075">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Digital Leaders next Mission:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C">
+      <w:r>
+        <w:t>Discussion about programmable toys for EYFS to support the use and investigation of technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C" w:rsidP="00F41C7C"/>
+    <w:p w:rsidR="00F41C7C" w:rsidRDefault="00F41C7C"/>
+    <w:sectPr w:rsidR="00F41C7C" w:rsidSect="00F41C7C">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...20 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Berlin Sans FB Demi">
+    <w:panose1 w:val="020E0802020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...556 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00851538"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DE22CA"/>
+    <w:rsidRoot w:val="00F41C7C"/>
+    <w:rsid w:val="00565C4E"/>
+    <w:rsid w:val="008F1459"/>
+    <w:rsid w:val="00964F91"/>
+    <w:rsid w:val="00A66721"/>
+    <w:rsid w:val="00F41C7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5B4E605F"/>
+  <w14:docId w14:val="6BD0E099"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{32C71C30-58FD-45D6-B818-9ECBD0A6C3B0}"/>
+  <w15:docId w15:val="{DB240E09-6642-46FF-ACA6-D7A7C286689B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8917,230 +1202,177 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00851538"/>
-[...13 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F41C7C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
-[...37 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.torrens@coastalpartnership.co.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -9278,89 +1510,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4613</Characters>
+  <Pages>3</Pages>
+  <Words>317</Words>
+  <Characters>1810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>    </vt:lpstr>
-[...11 lines deleted...]
-      <vt:lpstr>/Values are based on deep beliefs from family, friends and culture.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ocean Learning Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5412</CharactersWithSpaces>
+  <CharactersWithSpaces>2123</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Heather Torrens</dc:creator>
+  <dc:creator>Claire Arnull</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>